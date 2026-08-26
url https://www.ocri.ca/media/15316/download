--- v0 (2026-06-04)
+++ v1 (2026-08-26)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30015"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ciroocri.sharepoint.com/teams/RegulatoryPolicyTeam/Shared Documents/Active/19-019 - Fully Paid Securities Lending - Rule Amendments/Rule implementation/Rule updates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ciroocri.sharepoint.com/teams/DealerMemberRegulatoryResources/Investment Dealer and Partially Consolidated Rules/Rule Amendment Index/External/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="30" documentId="8_{7AA50021-C770-44B8-8914-A799F3B835FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{09E1970D-9BCC-4845-857D-9D0AA6368C7C}"/>
+  <xr:revisionPtr revIDLastSave="49" documentId="8_{7AA50021-C770-44B8-8914-A799F3B835FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ED918E13-66B4-410E-B37D-CDCAECBE776B}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-57720" yWindow="45" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Hlk110939652" localSheetId="0">Sheet1!$D$3</definedName>
+    <definedName name="_Hlk110939652" localSheetId="0">Sheet1!$D$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="49">
   <si>
     <t>Index des modifications des Règles visant les courtiers en placement et règles partiellement consolidées (Règles CPPC)</t>
   </si>
   <si>
     <t>Séries des Règles CPPC modifiées</t>
   </si>
   <si>
     <t>Date de modification des règles</t>
   </si>
   <si>
     <r>
       <t>N</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Tenorite"/>
       </rPr>
       <t>o</t>
     </r>
     <r>
       <rPr>
@@ -203,56 +203,62 @@
   </si>
   <si>
     <t>Modifications visant à autoriser une marge réduite dans le cas de compensations partielles de positions sur swaps détenues en portefeuille</t>
   </si>
   <si>
     <t>3200, 3800, 5100, 5600, 5700, 5800, Formulaire 1</t>
   </si>
   <si>
     <t>Modifications des Règles de l’OCRCVM et du Formulaire 1 portant sur le régime de séparation et de transférabilité des contrats à terme standardisés pour la protection des clients</t>
   </si>
   <si>
     <t>Bulletin 23-0024</t>
   </si>
   <si>
     <t>Modifications d’ordre administratif des Règles visant les courtiers en placement et règles partiellement consolidées concernant les marges obligatoires dans le cas de conventions de prêt, de mise en pension et de prise en pension de titres assorties d’un risque à terme</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Avis 25-307 du personnel des ACVM</t>
   </si>
   <si>
     <t>Reconnaissance du nouvel organisme d’autoréglementation du Canada</t>
   </si>
+  <si>
+    <t>Modifications concernant l’attente raisonnable de pouvoir régler les opérations de vente à découvert</t>
+  </si>
+  <si>
+    <t>Bulletin 26-0067</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Tenorite"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tenorite"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tenorite"/>
     </font>
     <font>
@@ -281,184 +287,203 @@
       <sz val="11"/>
       <color rgb="FF023737"/>
       <name val="Tenorite"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0ECE8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <colors>
     <mruColors>
       <color rgb="FF023737"/>
       <color rgb="FFF0ECE8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -520,51 +545,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -662,427 +687,457 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-dordre-administratif-liees-au-rapport-de-lauditeur-et-au-rapport-de-mission-de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modele-dassurance-des-competences-de-locri-personnes-autorisees-en-vertu-des-regles-visant-les" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-des-regles-de-locrcvm-et-du-formulaire-1-portant-sur-le-regime-de-separation-et-de" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modernisation-des-regles-relatives-aux-derives-phase-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-des-regles-de-locrcvm-et-du-formulaire-1-portant-sur-le-regime-de-separation-et-de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-dordre-administratif-des-regles-visant-les-courtiers-en-placement-et-regles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-concernant-les-accords-de-pret-de-titres-entierement-payes-et-de-financement" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osc.ca/fr/droit-valeurs-mobilieres/normes-regles-politiques/2/25-307/csa-staff-notice-approval-25-307-recognition-new-self-regulatory-organization-canada" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-dans-les-ruim-et-les-regles-cppc-visant-faciliter-le-passage-du-secteur-des-valeurs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modification-concernant-les-competences-des-personnes-physiques-autorisees-abrogation-du-paragraphe" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-des-regles-cppc-et-du-formulaire-1-fonde-sur-les-regles-cppc-concernant-la-methode-de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/rehaussement-des-obligations-dinformation-concernant-les-couts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-visant-clarifier-les-exigences-en-matiere-dinscription-et-de-competences" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-visant-autoriser-une-marge-reduite-dans-le-cas-de-compensations-partielles-de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-concernant-les-marges-obligatoires-dans-le-cas-des-produits-structures" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-visant-lharmonisation-des-programmes-de-formation-continue-de-locri-phase-1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-dordre-administratif-liees-au-rapport-de-lauditeur-et-au-rapport-de-mission-de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modele-dassurance-des-competences-de-locri-personnes-autorisees-en-vertu-des-regles-visant-les" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-des-regles-de-locrcvm-et-du-formulaire-1-portant-sur-le-regime-de-separation-et-de" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modernisation-des-regles-relatives-aux-derives-phase-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-des-regles-de-locrcvm-et-du-formulaire-1-portant-sur-le-regime-de-separation-et-de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-concernant-lattente-raisonnable-de-pouvoir-regler-les-operations-de-vente-decouvert" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-dordre-administratif-des-regles-visant-les-courtiers-en-placement-et-regles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-concernant-les-accords-de-pret-de-titres-entierement-payes-et-de-financement" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osc.ca/fr/droit-valeurs-mobilieres/normes-regles-politiques/2/25-307/csa-staff-notice-approval-25-307-recognition-new-self-regulatory-organization-canada" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-dans-les-ruim-et-les-regles-cppc-visant-faciliter-le-passage-du-secteur-des-valeurs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modification-concernant-les-competences-des-personnes-physiques-autorisees-abrogation-du-paragraphe" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-des-regles-cppc-et-du-formulaire-1-fonde-sur-les-regles-cppc-concernant-la-methode-de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/rehaussement-des-obligations-dinformation-concernant-les-couts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-visant-clarifier-les-exigences-en-matiere-dinscription-et-de-competences" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-visant-autoriser-une-marge-reduite-dans-le-cas-de-compensations-partielles-de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-concernant-les-marges-obligatoires-dans-le-cas-des-produits-structures" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocri.ca/salle-de-presse/publications/modifications-visant-lharmonisation-des-programmes-de-formation-continue-de-locri-phase-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7A23B36-4F7B-4837-886E-590798D13006}">
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D3" sqref="D3"/>
+      <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.5703125" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" customWidth="1"/>
     <col min="3" max="3" width="30.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="84.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="21">
+    <row r="1" spans="1:4" ht="20.25" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
     </row>
-    <row r="2" spans="1:4" ht="27.6">
+    <row r="2" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="33.6" customHeight="1">
-      <c r="A3" s="8" t="s">
+    <row r="3" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="8">
+        <v>4700</v>
+      </c>
+      <c r="B3" s="9">
+        <v>46245</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D3" s="12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="9">
+      <c r="B4" s="9">
         <v>46139</v>
       </c>
-      <c r="C3" s="12" t="s">
+      <c r="C4" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="10" t="s">
+      <c r="D4" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="37.9" customHeight="1">
-      <c r="A4" s="6">
+    <row r="5" spans="1:4" ht="37.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="6">
         <v>2700</v>
       </c>
-      <c r="B4" s="4">
+      <c r="B5" s="4">
         <v>46030</v>
       </c>
-      <c r="C4" s="11" t="s">
+      <c r="C5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="33" customHeight="1">
-      <c r="A5" s="6" t="s">
+    <row r="6" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="6" t="s">
         <v>10</v>
-      </c>
-[...12 lines deleted...]
-        <v>13</v>
       </c>
       <c r="B6" s="4">
         <v>46023</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C6" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="4">
+        <v>46023</v>
+      </c>
+      <c r="C7" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="35.450000000000003" customHeight="1">
-      <c r="A7" s="6">
+    <row r="8" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="6">
         <v>3256</v>
       </c>
-      <c r="B7" s="4">
+      <c r="B8" s="4">
         <v>45657</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C8" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D8" s="2" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="34.15" customHeight="1">
-      <c r="A8" s="6">
+    <row r="9" spans="1:4" ht="34.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="6">
         <v>2603</v>
       </c>
-      <c r="B8" s="4">
+      <c r="B9" s="4">
         <v>45575</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="C9" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D9" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="82.9">
-      <c r="A9" s="6" t="s">
+    <row r="10" spans="1:4" ht="105" x14ac:dyDescent="0.25">
+      <c r="A10" s="6" t="s">
         <v>20</v>
-      </c>
-[...12 lines deleted...]
-        <v>23</v>
       </c>
       <c r="B10" s="4">
         <v>45563</v>
       </c>
-      <c r="C10" s="11" t="s">
+      <c r="C10" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A11" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="4">
+        <v>45563</v>
+      </c>
+      <c r="C11" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="36.6" customHeight="1">
-      <c r="A11" s="6" t="s">
+    <row r="12" spans="1:4" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="4">
+      <c r="B12" s="4">
         <v>45439</v>
       </c>
-      <c r="C11" s="11" t="s">
+      <c r="C12" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="D11" s="3" t="s">
+      <c r="D12" s="3" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="32.450000000000003" customHeight="1">
-      <c r="A12" s="6" t="s">
+    <row r="13" spans="1:4" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="6" t="s">
         <v>29</v>
-      </c>
-[...12 lines deleted...]
-        <v>32</v>
       </c>
       <c r="B13" s="4">
         <v>45344</v>
       </c>
-      <c r="C13" s="11" t="s">
+      <c r="C13" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="4">
+        <v>45344</v>
+      </c>
+      <c r="C14" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="33" customHeight="1">
-      <c r="A14" s="6" t="s">
+    <row r="15" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="4">
+      <c r="B15" s="4">
         <v>45146</v>
       </c>
-      <c r="C14" s="11" t="s">
+      <c r="C15" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="33.6" customHeight="1">
-      <c r="A15" s="6">
+    <row r="16" spans="1:4" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="6">
         <v>5600</v>
       </c>
-      <c r="B15" s="4">
+      <c r="B16" s="4">
         <v>45061</v>
       </c>
-      <c r="C15" s="11" t="s">
+      <c r="C16" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D16" s="2" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="34.9" customHeight="1">
-      <c r="A16" s="6" t="s">
+    <row r="17" spans="1:4" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="4">
+      <c r="B17" s="4">
         <v>45016</v>
       </c>
-      <c r="C16" s="11" t="s">
+      <c r="C17" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="55.15" customHeight="1">
-      <c r="A17" s="6">
+    <row r="18" spans="1:4" ht="55.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="6">
         <v>5900</v>
       </c>
-      <c r="B17" s="4">
+      <c r="B18" s="4">
         <v>44987</v>
       </c>
-      <c r="C17" s="11" t="s">
+      <c r="C18" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="18" spans="1:4" ht="18.600000000000001" customHeight="1">
-      <c r="A18" s="6" t="s">
+    <row r="19" spans="1:4" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="4">
+      <c r="B19" s="4">
         <v>44927</v>
       </c>
-      <c r="C18" s="11" t="s">
+      <c r="C19" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D19" s="2" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
-[...5 lines deleted...]
-    <row r="20" spans="1:4">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
-    <row r="21" spans="1:4">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
     </row>
-    <row r="27" spans="1:4">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
     </row>
-    <row r="28" spans="1:4">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
     </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:D18">
-    <sortCondition descending="1" ref="B4:B18"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:D19">
+    <sortCondition descending="1" ref="B5:B19"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="C18" r:id="rId1" xr:uid="{86C5663E-BA7C-45BA-A781-23FE527902DD}"/>
-[...14 lines deleted...]
-    <hyperlink ref="C3" r:id="rId16" xr:uid="{629A2998-13BD-4BB8-ACFB-F65F13F6B373}"/>
+    <hyperlink ref="C19" r:id="rId1" xr:uid="{86C5663E-BA7C-45BA-A781-23FE527902DD}"/>
+    <hyperlink ref="C18" r:id="rId2" xr:uid="{10B198B2-56A9-477C-8C68-281109185FC8}"/>
+    <hyperlink ref="C17" r:id="rId3" xr:uid="{3F762397-0946-4287-AF61-0C94DA0264A0}"/>
+    <hyperlink ref="C16" r:id="rId4" xr:uid="{7F644804-36FD-469A-89DC-654AAA758B86}"/>
+    <hyperlink ref="C15" r:id="rId5" xr:uid="{86A43A2C-A4A1-4CC6-82AA-A75E55D258E2}"/>
+    <hyperlink ref="C12" r:id="rId6" xr:uid="{9142610A-DF87-419C-BE8B-7035DC12A8BC}"/>
+    <hyperlink ref="C10" r:id="rId7" xr:uid="{AF3A4B49-D6B6-4DF6-8D91-15BC23FE6505}"/>
+    <hyperlink ref="C13" r:id="rId8" xr:uid="{A9ABF4F0-924E-4D5F-BFFB-AEDED151558F}"/>
+    <hyperlink ref="C14" r:id="rId9" xr:uid="{68EFF9E7-2B61-4F4D-B468-16F5335932F7}"/>
+    <hyperlink ref="C11" r:id="rId10" xr:uid="{00D1F78D-384C-4CDB-9FF3-F69C7B16C9D3}"/>
+    <hyperlink ref="C9" r:id="rId11" xr:uid="{7C83E45A-9645-45AF-81A8-E235ABA86F7B}"/>
+    <hyperlink ref="C8" r:id="rId12" xr:uid="{FDEAC5B6-92CC-454A-AC0C-129EB951C9C9}"/>
+    <hyperlink ref="C6" r:id="rId13" xr:uid="{1BD68EEE-6F6C-4FDD-B0D4-B30A70C8142F}"/>
+    <hyperlink ref="C5" r:id="rId14" xr:uid="{0247BB28-E68E-42E6-8486-40853A5E2CE5}"/>
+    <hyperlink ref="C7" r:id="rId15" xr:uid="{DABFCA2A-A230-4615-A84C-28642B3F8440}"/>
+    <hyperlink ref="C4" r:id="rId16" xr:uid="{629A2998-13BD-4BB8-ACFB-F65F13F6B373}"/>
+    <hyperlink ref="C3" r:id="rId17" xr:uid="{8707ACC0-7921-46B7-A2D3-419A4FC5FCFB}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007DE34C63B28BAB4EA2C56A5033D8ADBE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="790c4331d71236d445cfed8431e787cc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="59f69171-b323-4c1b-bc82-5e25aeba3b32" xmlns:ns3="fd6b3ad8-bc50-403e-ace3-601084af2028" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8f506a1455eda8fb5539bc199b1038b" ns2:_="" ns3:_="">
     <xsd:import namespace="59f69171-b323-4c1b-bc82-5e25aeba3b32"/>
     <xsd:import namespace="fd6b3ad8-bc50-403e-ace3-601084af2028"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="59f69171-b323-4c1b-bc82-5e25aeba3b32" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -1215,89 +1270,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5C737E3-AB55-41DD-9FD0-DDA09D1C8C4B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80D8C228-D4B6-4360-AD45-AF8E8C920FDC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E53E1C57-600B-417F-AF15-1A59C1C33364}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E53E1C57-600B-417F-AF15-1A59C1C33364}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="59f69171-b323-4c1b-bc82-5e25aeba3b32"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="fd6b3ad8-bc50-403e-ace3-601084af2028"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80D8C228-D4B6-4360-AD45-AF8E8C920FDC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5C737E3-AB55-41DD-9FD0-DDA09D1C8C4B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="59f69171-b323-4c1b-bc82-5e25aeba3b32"/>
+    <ds:schemaRef ds:uri="fd6b3ad8-bc50-403e-ace3-601084af2028"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1c4b71fd-65b3-4d7d-9f2a-23d59c8f1989}" enabled="0" method="" siteId="{1c4b71fd-65b3-4d7d-9f2a-23d59c8f1989}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet1!_Hlk110939652</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Catherine Rahwan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007DE34C63B28BAB4EA2C56A5033D8ADBE</vt:lpwstr>
   </property>